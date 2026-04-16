--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -1854,51 +1854,51 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="end"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">02/22/2026</w:t>
+      <w:t xml:space="preserve">04/16/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" alt="Northern Illinois University logo" style="width:100pt; height:80pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>