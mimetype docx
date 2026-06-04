--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -618,88 +618,86 @@
         <w:pict>
           <v:shape id="_x0000_s1036" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1037" type="#_x0000_t32" style="width:40pt; height:0pt; margin-left:197pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1038" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:114pt; margin-left:240pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...7 lines deleted...]
-                    <w:spacing w:before="114" w:after="0" w:line="240" w:lineRule="auto"/>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:107pt; margin-left:240pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="107" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       RESEARCH AND INSTRUCTION
                       <w:br/>
                       L. VandeCreek* 
                       <w:br/>
                       M. Ayers
                       <w:br/>
                       A. Droog
                       <w:br/>
                       W. Finley
                       <w:br/>
                       L. Garcia
                       <w:br/>
                       W. Johnson
                       <w:br/>
                       N. Osorio
                       <w:br/>
-                      J. Pan
-                      <w:br/>
                       D. Phares
                       <w:br/>
                       R. Ridinger
                       <w:br/>
                       K. Shotick
                       <w:br/>
                       B. Sterner
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1040" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:277pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
@@ -812,997 +810,1001 @@
         <w:pict>
           <v:shape id="_x0000_s1048" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:357pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1049" type="#_x0000_t32" style="width:-120pt; height:0pt; margin-left:357pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1050" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:440pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:440pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      FACILITIES
+                      <w:br/>
+                      M. Peet* 
+                      <w:br/>
+                      D. Wronkowski* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1052" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:477pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1053" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:477pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1054" type="#_x0000_t32" style="width:0pt; height:28pt; margin-left:477pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:600pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SEA COLLECTION
+                      <w:br/>
+                      H. Phan* 
+                      <w:br/>
+                      J. Kulma
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1056" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:637pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1057" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:637pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1058" type="#_x0000_t32" style="width:0pt; height:28pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:80pt; margin-left:520pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      TECHNICAL SERVICES
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      J. Walker
+                      <w:br/>
+                      M. Burns
+                      <w:br/>
+                      J. Egolf
+                      <w:br/>
+                      S. Hada
+                      <w:br/>
+                      M. Hunt
+                      <w:br/>
+                      M. Little
+                      <w:br/>
+                      B. McCord
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1060" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:557pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1061" type="#_x0000_t32" style="width:80pt; height:0pt; margin-left:557pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1062" type="#_x0000_t32" style="width:0pt; height:28pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:680pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SPECIAL COLLECTIONS AND ARCHIVES
+                      <w:br/>
+                      B. Wiles* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1064" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:717pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1065" type="#_x0000_t32" style="width:-80pt; height:0pt; margin-left:717pt; margin-top:230pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1066" type="#_x0000_t32" style="width:0pt; height:28pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:282.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      FARADAY LIBRARY
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1068" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:319.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1069" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:319.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1070" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:357pt; margin-top:269pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:357.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      FACILITIES
-[...37 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:600pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      MUSIC LIBRARY
+                      <w:br/>
+                      N. Yamprai* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1072" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:394.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1073" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:394.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1074" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:357pt; margin-top:269pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:122.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      IDS
+                      <w:br/>
+                      T. Maxwell
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                      P. Sanchez
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1076" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:159.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1077" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:159.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1078" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:197pt; margin-top:269pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:482.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      GOVERNMENT PUBLICATIONS
+                      <w:br/>
+                      M. Hamilton* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1080" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:519.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1081" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:519.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1082" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:557pt; margin-top:325pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:557.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      DIGITAL COLLECTIONS
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      S. Prescott
+                      <w:br/>
+                      B. Conant
+                      <w:br/>
+                      A. Oelschlager
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1084" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:594.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1085" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:594.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1086" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:557pt; margin-top:325pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:207.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SEA COLLECTION
-[...109 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:680pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      ACCESS SERVICES
+                      <w:br/>
+                      R. Barshinger
+                      <w:br/>
+                      G. Weishaar
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1088" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:244.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1089" type="#_x0000_t32" style="width:-47.5pt; height:0pt; margin-left:244.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1090" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:197pt; margin-top:269pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:642.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RHC/UA
+                      <w:br/>
+                      N. Jimenez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1092" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:679.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1093" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:679.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1094" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:717pt; margin-top:282pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:717.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RBSC
+                      <w:br/>
+                      B. McGowan
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1096" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:754.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1097" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:754.5pt; margin-top:359pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1098" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:717pt; margin-top:282pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:85pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      BILLING
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1100" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:122pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1101" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:122pt; margin-top:433pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1102" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:159.5pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:160pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      MAIL
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1104" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1105" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:197pt; margin-top:433pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1106" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:159.5pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:250pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SPECIAL COLLECTIONS AND ARCHIVES
-[...93 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:357.5pt; margin-top:381pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      COLLECTIONS MAINTENANCE
+                      <w:br/>
+                      P. Chlebanowski
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1108" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:287pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1109" type="#_x0000_t32" style="width:-42.5pt; height:0pt; margin-left:287pt; margin-top:433pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1110" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:412pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:325pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      MUSIC LIBRARY
-[...592 lines deleted...]
-                    <w:t xml:space="preserve">
                       RESERVES
                       <w:br/>
                       S. Richter
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:362pt; margin-top:455pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...15 lines deleted...]
-          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:419pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:362pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1113" type="#_x0000_t32" style="width:-117.5pt; height:0pt; margin-left:362pt; margin-top:433pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:412pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1854,51 +1856,51 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="end"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">04/16/2026</w:t>
+      <w:t xml:space="preserve">06/04/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" alt="Northern Illinois University logo" style="width:100pt; height:80pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>