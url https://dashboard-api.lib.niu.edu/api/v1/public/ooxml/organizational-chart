--- v2 (2026-06-04)
+++ v3 (2026-07-27)
@@ -266,1545 +266,1539 @@
         <w:pict>
           <v:shape id="_x0000_s1012" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:397pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1013" type="#_x0000_t32" style="width:40pt; height:0pt; margin-left:397pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1014" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:440pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:30pt; margin-left:440pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      DIRECTOR FINANCE &amp; FACILITIES
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1016" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:477pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1017" type="#_x0000_t32" style="width:-40pt; height:0pt; margin-left:477pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1018" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:280pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      DIRECTOR FINANCE &amp; FACILITIES
-[...37 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:280pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      ADVANCEMENT &amp; SPECIAL PROJECTS
+                      <w:br/>
+                      D. VandeCreek
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1020" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:317pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1021" type="#_x0000_t32" style="width:120pt; height:0pt; margin-left:317pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1022" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:51pt; margin-left:520pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="51" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      TECHNOLOGY SUPPORT SERVICES
+                      <w:br/>
+                      J. Thomas* 
+                      <w:br/>
+                      S. Scharmacher
+                      <w:br/>
+                      J. Wilkinson
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1024" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:557pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1025" type="#_x0000_t32" style="width:-120pt; height:0pt; margin-left:557pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1026" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:200pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      PUBLIC SERVICES
+                      <w:br/>
+                      L. VandeCreek, AD* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1028" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:237pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1029" type="#_x0000_t32" style="width:200pt; height:0pt; margin-left:237pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1030" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:600pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      ADVANCEMENT &amp; SPECIAL PROJECTS
-[...101 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:200pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      COLLECTIONS MANAGEMENT
+                      <w:br/>
+                      G. Gregory, AD* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1032" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:637pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1033" type="#_x0000_t32" style="width:-200pt; height:0pt; margin-left:637pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1034" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:160pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      USER SERVICES
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1036" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1037" type="#_x0000_t32" style="width:40pt; height:0pt; margin-left:197pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1038" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:107pt; margin-left:240pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="107" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RESEARCH AND INSTRUCTION
+                      <w:br/>
+                      L. VandeCreek* 
+                      <w:br/>
+                      M. Ayers
+                      <w:br/>
+                      A. Droog
+                      <w:br/>
+                      W. Finley
+                      <w:br/>
+                      L. Garcia
+                      <w:br/>
+                      W. Johnson
+                      <w:br/>
+                      N. Osorio
+                      <w:br/>
+                      D. Phares
+                      <w:br/>
+                      R. Ridinger
+                      <w:br/>
+                      K. Shotick
+                      <w:br/>
+                      B. Sterner
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1040" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:277pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1041" type="#_x0000_t32" style="width:-40pt; height:0pt; margin-left:277pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1042" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:80pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      PUBLIC SERVICES
-[...37 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:600pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      SCHOLARSHIP
+                      <w:br/>
+                      J. Schumacher* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1044" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:117pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1045" type="#_x0000_t32" style="width:120pt; height:0pt; margin-left:117pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1046" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:320pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SATELLITE LIBRARIES
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1048" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:357pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1049" type="#_x0000_t32" style="width:-120pt; height:0pt; margin-left:357pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1050" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:237pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:440pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      FACILITIES
+                      <w:br/>
+                      M. Peet* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1052" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:477pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1053" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:477pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1054" type="#_x0000_t32" style="width:0pt; height:28pt; margin-left:477pt; margin-top:195pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:600pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SEA COLLECTION
+                      <w:br/>
+                      H. Phan* 
+                      <w:br/>
+                      J. Kulma
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1056" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:637pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1057" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:637pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1058" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:80pt; margin-left:520pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      TECHNICAL SERVICES
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      J. Walker
+                      <w:br/>
+                      M. Burns
+                      <w:br/>
+                      J. Egolf
+                      <w:br/>
+                      S. Hada
+                      <w:br/>
+                      M. Hunt
+                      <w:br/>
+                      M. Little
+                      <w:br/>
+                      B. McCord
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1060" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:557pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1061" type="#_x0000_t32" style="width:80pt; height:0pt; margin-left:557pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1062" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:680pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      COLLECTIONS MANAGEMENT
-[...37 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:160pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      SPECIAL COLLECTIONS AND ARCHIVES
+                      <w:br/>
+                      B. Wiles* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1064" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:717pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1065" type="#_x0000_t32" style="width:-80pt; height:0pt; margin-left:717pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1066" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:637pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:282.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      USER SERVICES
-[...113 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:80pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      FARADAY LIBRARY
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1068" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:319.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1069" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:319.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1070" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:357pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:357.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SCHOLARSHIP
-[...93 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:440pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      MUSIC LIBRARY
+                      <w:br/>
+                      N. Yamprai* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1072" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:394.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1073" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:394.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1074" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:357pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:122.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      IDS
+                      <w:br/>
+                      T. Maxwell
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                      P. Sanchez
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1076" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:159.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1077" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:159.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1078" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:197pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:482.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      GOVERNMENT PUBLICATIONS
+                      <w:br/>
+                      M. Hamilton* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1080" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:519.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1081" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:519.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1082" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:557pt; margin-top:318pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:557.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      DIGITAL COLLECTIONS
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      S. Prescott
+                      <w:br/>
+                      B. Conant
+                      <w:br/>
+                      A. Oelschlager
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1084" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:594.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1085" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:594.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1086" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:557pt; margin-top:318pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:207.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      FACILITIES
-[...171 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:680pt; margin-top:245pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      ACCESS SERVICES
+                      <w:br/>
+                      R. Barshinger
+                      <w:br/>
+                      G. Weishaar
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1088" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:244.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1089" type="#_x0000_t32" style="width:-47.5pt; height:0pt; margin-left:244.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1090" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:197pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:642.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RHC/UA
+                      <w:br/>
+                      N. Jimenez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1092" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:679.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1093" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:679.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1094" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:717pt; margin-top:275pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:717.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RBSC
+                      <w:br/>
+                      B. McGowan
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1096" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:754.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1097" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:754.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1098" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:717pt; margin-top:275pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:85pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      BILLING
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1100" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:122pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1101" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:122pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1102" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:159.5pt; margin-top:419pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:160pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      MAIL
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1104" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1105" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:197pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1106" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:159.5pt; margin-top:419pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:250pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SPECIAL COLLECTIONS AND ARCHIVES
-[...93 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:357.5pt; margin-top:374pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      COLLECTIONS MAINTENANCE
+                      <w:br/>
+                      P. Chlebanowski
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1108" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:287pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1109" type="#_x0000_t32" style="width:-42.5pt; height:0pt; margin-left:287pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1110" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:405pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:325pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      MUSIC LIBRARY
-[...592 lines deleted...]
-                    <w:t xml:space="preserve">
                       RESERVES
                       <w:br/>
                       S. Richter
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:362pt; margin-top:448pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...15 lines deleted...]
-          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:412pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:362pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1113" type="#_x0000_t32" style="width:-117.5pt; height:0pt; margin-left:362pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:405pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1856,51 +1850,51 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="end"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">06/04/2026</w:t>
+      <w:t xml:space="preserve">07/27/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" alt="Northern Illinois University logo" style="width:100pt; height:80pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>