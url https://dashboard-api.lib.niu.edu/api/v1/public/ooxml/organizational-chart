--- v3 (2026-07-27)
+++ v4 (2026-09-14)
@@ -208,457 +208,517 @@
                     <w:jc w:val="center"/>
                     <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       LIBRARY ADVISORY COMMITTEE
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:360pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:400pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      BUDGET &amp; FINANCES
+                      <w:br/>
+                      C. Gardner* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1012" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:437pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1013" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:437pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1014" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:320pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       ADMIN OFFICE &amp; OUTREACH
                       <w:br/>
                       A. Amberg* 
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1012" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:397pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...63 lines deleted...]
-          <v:shape id="_x0000_s1017" type="#_x0000_t32" style="width:-40pt; height:0pt; margin-left:477pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1016" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:357pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1017" type="#_x0000_t32" style="width:80pt; height:0pt; margin-left:357pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1018" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:280pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:51pt; margin-left:480pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="51" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      TECHNOLOGY SUPPORT SERVICES
+                      <w:br/>
+                      J. Thomas* 
+                      <w:br/>
+                      S. Scharmacher
+                      <w:br/>
+                      J. Wilkinson
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1020" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:517pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1021" type="#_x0000_t32" style="width:-80pt; height:0pt; margin-left:517pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1022" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:240pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       ADVANCEMENT &amp; SPECIAL PROJECTS
                       <w:br/>
                       D. VandeCreek
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1020" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:317pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...69 lines deleted...]
-          <v:shape id="_x0000_s1025" type="#_x0000_t32" style="width:-120pt; height:0pt; margin-left:557pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1024" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:277pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1025" type="#_x0000_t32" style="width:160pt; height:0pt; margin-left:277pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1026" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:200pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:560pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
+                      FACILITIES
+                      <w:br/>
+                      M. Peet* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1028" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:597pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1029" type="#_x0000_t32" style="width:-160pt; height:0pt; margin-left:597pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1030" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:31pt; margin-left:160pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
                       PUBLIC SERVICES
                       <w:br/>
                       L. VandeCreek, AD* 
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1028" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:237pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:600pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1032" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1033" type="#_x0000_t32" style="width:240pt; height:0pt; margin-left:197pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1034" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5ebeb" style="width:70pt; height:37pt; margin-left:640pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       COLLECTIONS MANAGEMENT
                       <w:br/>
                       G. Gregory, AD* 
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1032" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:637pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:160pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1036" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:677pt; margin-top:165pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1037" type="#_x0000_t32" style="width:-240pt; height:0pt; margin-left:677pt; margin-top:150pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1038" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:437pt; margin-top:143pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:120pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       USER SERVICES
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1036" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:197pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:107pt; margin-left:240pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1040" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:157pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1041" type="#_x0000_t32" style="width:40pt; height:0pt; margin-left:157pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1042" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:197pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:107pt; margin-left:200pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="107" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       RESEARCH AND INSTRUCTION
                       <w:br/>
                       L. VandeCreek* 
                       <w:br/>
                       M. Ayers
                       <w:br/>
@@ -668,1137 +728,1079 @@
                       <w:br/>
                       L. Garcia
                       <w:br/>
                       W. Johnson
                       <w:br/>
                       N. Osorio
                       <w:br/>
                       D. Phares
                       <w:br/>
                       R. Ridinger
                       <w:br/>
                       K. Shotick
                       <w:br/>
                       B. Sterner
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1040" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:277pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:80pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1044" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:237pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1045" type="#_x0000_t32" style="width:-40pt; height:0pt; margin-left:237pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1046" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:197pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:40pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       SCHOLARSHIP
                       <w:br/>
                       J. Schumacher* 
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1044" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:117pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:320pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1048" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:77pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1049" type="#_x0000_t32" style="width:120pt; height:0pt; margin-left:77pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1050" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:197pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:280pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
                       SATELLITE LIBRARIES
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1048" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:357pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...23 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:440pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1052" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:317pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1053" type="#_x0000_t32" style="width:-120pt; height:0pt; margin-left:317pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1054" type="#_x0000_t32" style="width:0pt; height:27pt; margin-left:197pt; margin-top:196pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:640pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SEA COLLECTION
+                      <w:br/>
+                      H. Phan* 
+                      <w:br/>
+                      J. Kulma
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1056" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:677pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1057" type="#_x0000_t32" style="width:0pt; height:0pt; margin-left:677pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1058" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:677pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:80pt; margin-left:560pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      TECHNICAL SERVICES
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      J. Walker
+                      <w:br/>
+                      M. Burns
+                      <w:br/>
+                      J. Egolf
+                      <w:br/>
+                      S. Hada
+                      <w:br/>
+                      M. Hunt
+                      <w:br/>
+                      M. Little
+                      <w:br/>
+                      B. McCord
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1060" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:597pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1061" type="#_x0000_t32" style="width:80pt; height:0pt; margin-left:597pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1062" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:677pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:720pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      SPECIAL COLLECTIONS AND ARCHIVES
+                      <w:br/>
+                      B. Wiles* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1064" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:757pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1065" type="#_x0000_t32" style="width:-80pt; height:0pt; margin-left:757pt; margin-top:223pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1066" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:677pt; margin-top:202pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:24pt; margin-left:242.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      FARADAY LIBRARY
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1068" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:279.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1069" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:279.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1070" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:317pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:317.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      FACILITIES
-[...37 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:600pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      MUSIC LIBRARY
+                      <w:br/>
+                      N. Yamprai* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1072" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:354.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1073" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:354.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1074" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:317pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:82.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      IDS
+                      <w:br/>
+                      T. Maxwell
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                      P. Sanchez
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1076" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:119.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1077" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:119.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1078" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:157pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:522.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      GOVERNMENT PUBLICATIONS
+                      <w:br/>
+                      M. Hamilton* 
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1080" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:559.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1081" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:559.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1082" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:597pt; margin-top:318pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:52pt; margin-left:597.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="52" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      DIGITAL COLLECTIONS
+                      <w:br/>
+                      M. Short* 
+                      <w:br/>
+                      S. Prescott
+                      <w:br/>
+                      B. Conant
+                      <w:br/>
+                      A. Oelschlager
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1084" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:634.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1085" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:634.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1086" type="#_x0000_t32" style="width:0pt; height:34pt; margin-left:597pt; margin-top:318pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:38pt; margin-left:167.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="38" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SEA COLLECTION
-[...111 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:680pt; margin-top:238pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      ACCESS SERVICES
+                      <w:br/>
+                      R. Barshinger
+                      <w:br/>
+                      G. Weishaar
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1088" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:204.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1089" type="#_x0000_t32" style="width:-47.5pt; height:0pt; margin-left:204.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1090" type="#_x0000_t32" style="width:0pt; height:90pt; margin-left:157pt; margin-top:262pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:682.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RHC/UA
+                      <w:br/>
+                      N. Jimenez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1092" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:719.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1093" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:719.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1094" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:757pt; margin-top:275pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:757.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      RBSC
+                      <w:br/>
+                      B. McGowan
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1096" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:794.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1097" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:794.5pt; margin-top:352pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1098" type="#_x0000_t32" style="width:0pt; height:77pt; margin-left:757pt; margin-top:275pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:45pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      BILLING
+                      <w:br/>
+                      M. Villagomez
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1100" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:82pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1101" type="#_x0000_t32" style="width:37.5pt; height:0pt; margin-left:82pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1102" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:119.5pt; margin-top:419pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:120pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="through" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="#000000"/>
+            <v:textbox>
+              <w:txbxContent>
+                <w:p>
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+                      MAIL
+                      <w:br/>
+                      K. Cochrane
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1104" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:157pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1105" type="#_x0000_t32" style="width:-37.5pt; height:0pt; margin-left:157pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1106" type="#_x0000_t32" style="width:0pt; height:7pt; margin-left:119.5pt; margin-top:419pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:37pt; margin-left:210pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      SPECIAL COLLECTIONS AND ARCHIVES
-[...93 lines deleted...]
-          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:357.5pt; margin-top:367pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+                      COLLECTIONS MAINTENANCE
+                      <w:br/>
+                      P. Chlebanowski
+                      <w:br/>
+                    </w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1108" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:247pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1109" type="#_x0000_t32" style="width:-42.5pt; height:0pt; margin-left:247pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1110" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:204.5pt; margin-top:405pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t0202" fillcolor="#f5f5f5" style="width:70pt; height:31pt; margin-left:285pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="through" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="#000000"/>
             <v:textbox>
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:b w:val="1"/>
                       <w:bCs w:val="1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
-                      MUSIC LIBRARY
-[...592 lines deleted...]
-                    <w:t xml:space="preserve">
                       RESERVES
                       <w:br/>
                       S. Richter
                       <w:br/>
                     </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:362pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
-[...15 lines deleted...]
-          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:244.5pt; margin-top:405pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+          <v:shape id="_x0000_s1112" type="#_x0000_t32" style="width:0pt; height:-15pt; margin-left:322pt; margin-top:441pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1113" type="#_x0000_t32" style="width:-117.5pt; height:0pt; margin-left:322pt; margin-top:426pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
+            <w10:wrap type="inline" anchorx="page" anchory="page"/>
+            <v:stroke weight="1pt" color="000000"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict>
+          <v:shape id="_x0000_s1114" type="#_x0000_t32" style="width:0pt; height:21pt; margin-left:204.5pt; margin-top:405pt; position:absolute; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt" color="000000"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="landscape" w:w="16837.79527559055" w:h="11905.511811023622"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1850,51 +1852,51 @@
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="end"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">07/27/2026</w:t>
+      <w:t xml:space="preserve">09/14/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="start"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" alt="Northern Illinois University logo" style="width:100pt; height:80pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>