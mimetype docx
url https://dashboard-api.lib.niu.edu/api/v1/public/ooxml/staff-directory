--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -2995,51 +2995,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-0255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM400</w:t>
+              <w:t xml:space="preserve">FM423</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">Neace, Rodney . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4975,51 +4975,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Services and Personnel Directory</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 02/22/2026</w:t>
+            <w:t xml:space="preserve">Printed: 04/16/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>