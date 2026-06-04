--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -3245,1169 +3245,1245 @@
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">FM304B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan, Junlin . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Peet, Michael . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17.6"/>
+                <w:szCs w:val="17.6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilities (FAC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM115A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phan, Hao . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0530</w:t>
+              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM203</w:t>
+              <w:t xml:space="preserve">FM497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phan, Hao . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Phares, Dee Anna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1809</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM497</w:t>
+              <w:t xml:space="preserve">FM145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phares, Dee Anna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Prescott, Sata . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1770</w:t>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145B</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prescott, Sata . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Richter, Sara . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0506</w:t>
+              <w:t xml:space="preserve">Reserves Processing (RPM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-5614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Richter, Sara . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Ridinger, Robert . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reserves Processing (RPM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-5614</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM139</w:t>
+              <w:t xml:space="preserve">FM268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ridinger, Robert . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Sanchez, Patrick . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1367</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-3039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM268A</w:t>
+              <w:t xml:space="preserve">FM127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanchez, Patrick . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Scharmacher, Steffen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-3039</w:t>
+              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM127</w:t>
+              <w:t xml:space="preserve">FM97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scharmacher, Steffen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Schumacher, Jaime . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9452</w:t>
+              <w:t xml:space="preserve">Scholarly Communications (SCOA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0576</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM97</w:t>
+              <w:t xml:space="preserve">FM145D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schumacher, Jaime . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Short, Matthew . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scholarly Communications (SCOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0576</w:t>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145D</w:t>
+              <w:t xml:space="preserve">FM52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Short, Matthew . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Shotick, Kimberly . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9868</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-5290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM52</w:t>
+              <w:t xml:space="preserve">FM145F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shotick, Kimberly . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Sterner, Betsy . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">815-753-5290</w:t>
+              <w:t xml:space="preserve">815-753-0203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145F</w:t>
+              <w:t xml:space="preserve">FM311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sterner, Betsy . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Thomas, Joe . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0203</w:t>
+              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM311</w:t>
+              <w:t xml:space="preserve">FM97A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thomas, Joe . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">VandeCreek, Leanne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9452</w:t>
+              <w:t xml:space="preserve">Administration (ADM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM97A</w:t>
+              <w:t xml:space="preserve">FM414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">VandeCreek, Leanne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Villagomez, Martha . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration (ADM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9804</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM414</w:t>
+              <w:t xml:space="preserve">FM127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villagomez, Martha . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Walker, Jill . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0796</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM127</w:t>
+              <w:t xml:space="preserve">FM53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">Weishaar, Gary . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4667,51 +4743,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-5003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM104A</w:t>
+              <w:t xml:space="preserve">FM104-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">Yamprai, Nan . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4975,51 +5051,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Services and Personnel Directory</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 04/16/2026</w:t>
+            <w:t xml:space="preserve">Printed: 06/04/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>