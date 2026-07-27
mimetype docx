--- v2 (2026-06-04)
+++ v3 (2026-07-27)
@@ -1801,2993 +1801,2765 @@
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donohue, Jeff . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Droog, Alissa . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration (ADM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9808</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-4025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM417</w:t>
+              <w:t xml:space="preserve">FM204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droog, Alissa . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Egolf, Jacklyn . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-4025</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-8392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM204</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egolf, Jacklyn . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Finley, Wayne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-8392</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM207C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finley, Wayne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Garcia, Larissa . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">815-753-0991</w:t>
+              <w:t xml:space="preserve">815-753-4822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM207C</w:t>
+              <w:t xml:space="preserve">FM145C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garcia, Larissa . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Gregory, Gwen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-4822</w:t>
+              <w:t xml:space="preserve">Administration (ADM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145C</w:t>
+              <w:t xml:space="preserve">FM428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gregory, Gwen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hada, Stephanie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration (ADM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1746</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM428</w:t>
+              <w:t xml:space="preserve">FM54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hada, Stephanie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hamilton, Mark . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0704</w:t>
+              <w:t xml:space="preserve">Government Publications (GPD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM54</w:t>
+              <w:t xml:space="preserve">FM245A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamilton, Mark . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hunt, Michele . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Publications (GPD)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9841</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-6985</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM245A</w:t>
+              <w:t xml:space="preserve">FM71D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hunt, Michele . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Jimenez, Nora . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-6985</w:t>
+              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-8091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71D</w:t>
+              <w:t xml:space="preserve">FM403C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jimenez, Nora . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Johnson, Wendell . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-8091</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM403C</w:t>
+              <w:t xml:space="preserve">FM207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnson, Wendell . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Kulma, Joanna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1634</w:t>
+              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM207A</w:t>
+              <w:t xml:space="preserve">FM496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulma, Joanna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Little, Margie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1819</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM496</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Little, Margie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Maxwell, Tina . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1995</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM129</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maxwell, Tina . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">McCord, Brock . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9901</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-7907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM129</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">McCord, Brock . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">McGowan, Beth . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-7907</w:t>
+              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM423</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGowan, Beth . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Oelschlager, Annemarie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0255</w:t>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM423</w:t>
+              <w:t xml:space="preserve">FM71A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neace, Rodney . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Osorio, Nestor . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9452</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM97</w:t>
+              <w:t xml:space="preserve">FM304B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oelschlager, Annemarie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Peet, Michael . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="17.6"/>
+                <w:szCs w:val="17.6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilities (FAC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM115A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phan, Hao . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9394</w:t>
+              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71A</w:t>
+              <w:t xml:space="preserve">FM497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osorio, Nestor . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Phares, Dee Anna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">815-753-9837</w:t>
+              <w:t xml:space="preserve">815-753-1770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM304B</w:t>
+              <w:t xml:space="preserve">FM145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peet, Michael . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Phan, Hao . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Prescott, Sata . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1809</w:t>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM497</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phares, Dee Anna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Richter, Sara . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1770</w:t>
+              <w:t xml:space="preserve">Reserves Processing (RPM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-5614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145B</w:t>
+              <w:t xml:space="preserve">FM139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prescott, Sata . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Ridinger, Robert . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0506</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Richter, Sara . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Sanchez, Patrick . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reserves Processing (RPM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-5614</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-3039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM139</w:t>
+              <w:t xml:space="preserve">FM127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ridinger, Robert . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Scharmacher, Steffen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1367</w:t>
+              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM268A</w:t>
+              <w:t xml:space="preserve">FM97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanchez, Patrick . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Schumacher, Jaime . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-3039</w:t>
+              <w:t xml:space="preserve">Scholarly Communications (SCOA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0576</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM127</w:t>
+              <w:t xml:space="preserve">FM145D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scharmacher, Steffen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Short, Matthew . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9452</w:t>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM97</w:t>
+              <w:t xml:space="preserve">FM52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schumacher, Jaime . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Shotick, Kimberly . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scholarly Communications (SCOA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0576</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-5290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145D</w:t>
+              <w:t xml:space="preserve">FM145F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Short, Matthew . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Sterner, Betsy . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9868</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM52</w:t>
+              <w:t xml:space="preserve">FM311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shotick, Kimberly . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Thomas, Joe . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-5290</w:t>
+              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM145F</w:t>
+              <w:t xml:space="preserve">FM97A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sterner, Betsy . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">VandeCreek, Leanne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0203</w:t>
+              <w:t xml:space="preserve">Administration (ADM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM311</w:t>
+              <w:t xml:space="preserve">FM414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thomas, Joe . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Villagomez, Martha . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9452</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM97A</w:t>
+              <w:t xml:space="preserve">FM127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">VandeCreek, Leanne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Walker, Jill . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration (ADM)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9804</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM414</w:t>
+              <w:t xml:space="preserve">FM53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villagomez, Martha . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Weishaar, Gary . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16.8"/>
+                <w:szCs w:val="16.8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation (CIRC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM115B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiles, Bradley . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0796</w:t>
+              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM127</w:t>
+              <w:t xml:space="preserve">FM404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walker, Jill . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Wilkinson, Jared . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1995</w:t>
+              <w:t xml:space="preserve">Technology Support Services (SS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM53</w:t>
-[...226 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">FM97</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">FM104-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">Yamprai, Nan . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5051,51 +4823,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Services and Personnel Directory</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 06/04/2026</w:t>
+            <w:t xml:space="preserve">Printed: 07/27/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>