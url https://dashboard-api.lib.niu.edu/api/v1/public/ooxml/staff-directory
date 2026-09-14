--- v3 (2026-07-27)
+++ v4 (2026-09-14)
@@ -274,106 +274,50 @@
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">376</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course Reserves . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Facilities . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-1612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:noWrap/>
@@ -2105,982 +2049,1058 @@
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">FM145C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gregory, Gwen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Gardner, Cheryl . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration (ADM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">815-753-1746</w:t>
+              <w:t xml:space="preserve">815-753-9808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM428</w:t>
+              <w:t xml:space="preserve">FM417</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hada, Stephanie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Gregory, Gwen . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0704</w:t>
+              <w:t xml:space="preserve">Administration (ADM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM54</w:t>
+              <w:t xml:space="preserve">FM428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamilton, Mark . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hada, Stephanie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Publications (GPD)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9841</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM245A</w:t>
+              <w:t xml:space="preserve">FM54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hunt, Michele . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hamilton, Mark . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-6985</w:t>
+              <w:t xml:space="preserve">Government Publications (GPD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71D</w:t>
+              <w:t xml:space="preserve">FM245A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jimenez, Nora . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Hunt, Michele . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-8091</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-6985</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM403C</w:t>
+              <w:t xml:space="preserve">FM71D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Johnson, Wendell . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Jimenez, Nora . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1634</w:t>
+              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-8091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM207A</w:t>
+              <w:t xml:space="preserve">FM403C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulma, Joanna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Johnson, Wendell . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1819</w:t>
+              <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM496</w:t>
+              <w:t xml:space="preserve">FM207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Little, Margie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Kulma, Joanna . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-1995</w:t>
+              <w:t xml:space="preserve">Southeast Asia Collection (SEA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM496</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maxwell, Tina . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Little, Margie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9901</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-1995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM129</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">McCord, Brock . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Maxwell, Tina . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Services (TS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-7907</w:t>
+              <w:t xml:space="preserve">Information Delivery Services (IDS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71S</w:t>
+              <w:t xml:space="preserve">FM129</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGowan, Beth . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">McCord, Brock . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-0255</w:t>
+              <w:t xml:space="preserve">Technical Services (TS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-7907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM423</w:t>
+              <w:t xml:space="preserve">FM71S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oelschlager, Annemarie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">McGowan, Beth . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">815-753-9394</w:t>
+              <w:t xml:space="preserve">Special Collections and Archives (SCA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-0255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM71A</w:t>
+              <w:t xml:space="preserve">FM423</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osorio, Nestor . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+              <w:t xml:space="preserve">Oelschlager, Annemarie . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">Digital Collections (DCS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-9394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM71A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osorio, Nestor . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">Research and Instruction (REF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-9837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
@@ -3451,51 +3471,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-5614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM139</w:t>
+              <w:t xml:space="preserve">FM128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">Ridinger, Robert . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4060,50 +4080,126 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">815-753-9452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">FM97A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="300" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VandeCreek, Drew . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration (ADM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">815-753-7179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleM"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleM"/>
               </w:rPr>
               <w:t xml:space="preserve">VandeCreek, Leanne . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . . </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4823,51 +4919,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Services and Personnel Directory</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 07/27/2026</w:t>
+            <w:t xml:space="preserve">Printed: 09/14/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>