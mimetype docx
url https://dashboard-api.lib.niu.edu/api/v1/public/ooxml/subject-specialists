--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -583,51 +583,51 @@
               <w:t xml:space="preserve">      • FLSL; FLBU; NNGO; PHIL; POLS; FLPO; ECON; PSPA; FLRU; FLIS; FLMT; FLFR; FLSP; FLST; FLTA; FLTH; FLGE; FLIN; FLJA; SPGA; FLCH; FLCL; FLIT; FLKH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beth McGowan, bmcgowan@niu.edu, 815-753-0255, FM 400</w:t>
+              <w:t xml:space="preserve">Beth McGowan, bmcgowan@niu.edu, 815-753-0255, FM 423</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • English</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -928,51 +928,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Anthropology; Black Studies; Earth, Atmosphere and Environment; Education; Health and Human Sciences; Latino and Latin American Studies; LGBT Studies; Physics/Astronomy; Sociology</w:t>
+              <w:t xml:space="preserve">      • Anthropology; Black Studies; Earth, Atmosphere and Environment; Education; Health and Human Sciences; History; Latino and Latin American Studies; Law; LGBT Studies; Physics/Astronomy; Political Science; Sociology; Visual Arts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • IDSP; ILAS; ANTH; MET; BKST; LATS; SOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2053,51 +2053,51 @@
               <w:t xml:space="preserve">English (ENGL, FLAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Beth McGowan, bmcgowan@niu.edu, 815-753-0255, FM 400</w:t>
+              <w:t xml:space="preserve">      - Beth McGowan, bmcgowan@niu.edu, 815-753-0255, FM 423</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Studies (ENVS)</w:t>
@@ -2303,751 +2303,801 @@
               <w:t xml:space="preserve">History (HIST, MDST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
+              <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Development and Family Sciences (GERO, FACS, HDFS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Larissa Garcia, larissagarcia@niu.edu, 815-753-4822, FM 145C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGBT Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latino and Latin American Studies (LATS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Library and Museum Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Leanne VandeCreek, lvandecreek@niu.edu, 815-753-9804, FM 414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Statistics (ACSC, MATH, STAT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Nestor Osorio, nosorio@niu.edu, 815-753-9837, FM 304B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Military &amp; Naval Science (MILS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
               <w:t xml:space="preserve">      - Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Development and Family Sciences (GERO, FACS, HDFS)</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LGBT Studies</w:t>
+              <w:t xml:space="preserve">Music (MUSC, MUED, MUSE, MUHL, MUSP, MUTC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Nan Yamprai, jyamprai@niu.edu, 815-753-6527, MB 175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonprofit and NGO Studies (NNGO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursing (NURS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition (NUTR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy (PHIL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Therapy (AHPT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics/Astronomy (PHYS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latino and Latin American Studies (LATS)</w:t>
+              <w:t xml:space="preserve">Political Science (POLS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
-            </w:r>
-[...548 lines deleted...]
-              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology (PSYC)</w:t>
@@ -3721,51 +3771,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Subject Specialist Librarian Directory and Subject Areas</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 02/22/2026</w:t>
+            <w:t xml:space="preserve">Printed: 04/16/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>