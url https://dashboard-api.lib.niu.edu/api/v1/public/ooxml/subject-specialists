--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -518,91 +518,91 @@
               <w:t xml:space="preserve">      • Government Publications; History</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+              <w:t xml:space="preserve">Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Economics; Nonprofit and NGO Studies; Philosophy; Political Science; Public Administration; World Languages &amp; Cultures</w:t>
+              <w:t xml:space="preserve">      • Communication; Economics; Nonprofit and NGO Studies; Philosophy; Political Science; Public Administration; Visual Arts; World Languages &amp; Cultures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • FLSL; FLBU; NNGO; PHIL; POLS; FLPO; ECON; PSPA; FLRU; FLIS; FLMT; FLFR; FLSP; FLST; FLTA; FLTH; FLGE; FLIN; FLJA; SPGA; FLCH; FLCL; FLIT; FLKH</w:t>
+              <w:t xml:space="preserve">      • COMS; JOUR; FLSL; FLBU; NNGO; PHIL; POLS; FLPO; ECON; PSPA; FLRU; FLIS; FLMT; FLFR; FLSP; FLST; FLTA; FLTH; FLGE; FLIN; FLJA; SPGA; FLCH; FLCL; FLIT; FLKH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Beth McGowan, bmcgowan@niu.edu, 815-753-0255, FM 423</w:t>
@@ -713,201 +713,136 @@
               <w:t xml:space="preserve">      • BME; ACSC; ISYE; UEET; CSCI; ELE; IEET; MEE; MATH; PHYS; STAT; TECH; MTCR; MCTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junlin Pan, jpan@niu.edu, 815-753-0530, FM 203</w:t>
+              <w:t xml:space="preserve">Hao Phan, hphan@niu.edu, 815-753-1809, FM 497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Communication; Visual Arts; Chinese Materials</w:t>
+              <w:t xml:space="preserve">      • Southeast Asian Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • COMS; JOUR</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Hao Phan, hphan@niu.edu, 815-753-1809, FM 497</w:t>
+              <w:t xml:space="preserve">      • SEAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Southeast Asian Studies</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">      • Children's and Young Adult Literature; Education; History; Military &amp; Naval Science; Psychology; Women's &amp; Gender Studies</w:t>
+              <w:t xml:space="preserve">      • Children's and Young Adult Literature; History; Military &amp; Naval Science; Psychology; Women's &amp; Gender Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • EPFE; LTRE; LEEA; EPS; HIST; PSYC; LEBM; WGSS; MILS; MDST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1428,51 +1363,51 @@
               <w:t xml:space="preserve">      - Meredith Ayers, mayers@niu.edu, 815-753-1872, FM 304A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Black Studies</w:t>
+              <w:t xml:space="preserve">Black Studies (BKST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
@@ -1628,126 +1563,76 @@
               <w:t xml:space="preserve">      - Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Materials</w:t>
-[...48 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Communication (COMS, JOUR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Junlin Pan, jpan@niu.edu, 815-753-0530, FM 203</w:t>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicative Disorders (COMD)</w:t>
@@ -1903,51 +1788,51 @@
               <w:t xml:space="preserve">Economics (ECON)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Education (ETR, ETRA, LTIC, TLCI, SEEC, TLEE, FLTE, FLPT, EPFE, HESA, ETT, UEDU, LTLA, LTCY, MLTL, SCL, SESE, SEVI)</w:t>
@@ -2753,51 +2638,51 @@
               <w:t xml:space="preserve">Nonprofit and NGO Studies (NNGO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing (NURS)</w:t>
@@ -2903,51 +2788,51 @@
               <w:t xml:space="preserve">Philosophy (PHIL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Therapy (AHPT)</w:t>
@@ -3153,51 +3038,51 @@
               <w:t xml:space="preserve">Public Administration (PSPA, SPGA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Wendell Johnson, a134202@niu.edu, 815-753-1634, FM 207A</w:t>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholarship</w:t>
@@ -3771,51 +3656,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Subject Specialist Librarian Directory and Subject Areas</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 04/16/2026</w:t>
+            <w:t xml:space="preserve">Printed: 06/04/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>