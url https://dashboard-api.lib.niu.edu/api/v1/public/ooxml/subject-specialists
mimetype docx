--- v2 (2026-06-04)
+++ v3 (2026-07-27)
@@ -253,51 +253,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • Biology; Chemistry; Earth, Atmosphere and Environment; Education; Environmental Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • BIOS; CHEM; ENVS; KNPE; LESM; KNAT; EAE</w:t>
+              <w:t xml:space="preserve">      • BIOS; CHEM; ENVS; KNPE; LESM; EAE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Alissa Droog, adroog@niu.edu, 815-753-4025, FM 204</w:t>
@@ -318,51 +318,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • ETR; ETRA; LTIC; COUN; TLCI; SEEC; TLEE; FLTE; FLPT; HESA; ETT; UEDU; LTLA; LTCY; MLTL; SCL; SESE; SEVI</w:t>
+              <w:t xml:space="preserve">      • ETR; ETRA; COUN; SEEC; FLTE; FLPT; EPFE; HESA; ETT; SCL; SESE; SEVI; LEEA; EPS; LEBM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Wayne Finley, wfinley@niu.edu, 815-753-0991, FM 207C</w:t>
@@ -798,116 +798,116 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Children's and Young Adult Literature; History; Military &amp; Naval Science; Psychology; Women's &amp; Gender Studies</w:t>
+              <w:t xml:space="preserve">      • Curriculum and Instruction; History; Military &amp; Naval Science; Psychology; Women's &amp; Gender Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • EPFE; LTRE; LEEA; EPS; HIST; PSYC; LEBM; WGSS; MILS; MDST</w:t>
+              <w:t xml:space="preserve">      • LTIC; TLCI; TLEE; UEDU; LTLA; LTCY; MLTL; LTRE; HIST; PSYC; WGSS; MILS; MDST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Anthropology; Black Studies; Earth, Atmosphere and Environment; Education; Health and Human Sciences; History; Latino and Latin American Studies; Law; LGBT Studies; Physics/Astronomy; Political Science; Sociology; Visual Arts</w:t>
+              <w:t xml:space="preserve">      • Anthropology; Black Studies; Earth, Atmosphere and Environment; Education; Health and Human Sciences; History; Latino and Latin American Studies; LGBT Studies; Physics/Astronomy; Political Science; Sociology; Visual Arts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • IDSP; ILAS; ANTH; MET; BKST; LATS; SOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1038,116 +1038,161 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Allied Health; Communicative Disorders; Health and Human Sciences; Nursing; Nutrition; Physical Therapy</w:t>
+              <w:t xml:space="preserve">      • Allied Health; Communicative Disorders; Health and Human Sciences; Nursing; Nutrition; Physical Therapy; Rehabilitation and Performance Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • AHCD; COMD; HSCI; HLTH; UHHS; AHLS; NURS; NUTR; AHPT; PHHE; REHB; SIHP; AUD</w:t>
+              <w:t xml:space="preserve">      • AHCD; COMD; HSCI; HLTH; UHHS; AHLS; NURS; NUTR; AHPT; PHHE; REHB; SIHP; AUD; ATTR; KNAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Leanne VandeCreek, lvandecreek@niu.edu, 815-753-9804, FM 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      • Library and Museum Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bradley Wiles, bwiles@niu.edu, 815-753-9392, FM 404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      • Special Collections and Archives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Nan Yamprai, jyamprai@niu.edu, 815-753-6527, MB 175</w:t>
@@ -1713,50 +1758,100 @@
               <w:t xml:space="preserve">      - Nestor Osorio, nosorio@niu.edu, 815-753-9837, FM 304B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
+              <w:t xml:space="preserve">Curriculum and Instruction (LTIC, TLCI, TLEE, UEDU, LTLA, LTCY, MLTL, LTRE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
               <w:t xml:space="preserve">Earth, Atmosphere and Environment (EAE, MET)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
@@ -1813,51 +1908,51 @@
               <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education (ETR, ETRA, LTIC, TLCI, SEEC, TLEE, FLTE, FLPT, EPFE, HESA, ETT, UEDU, LTLA, LTCY, MLTL, SCL, SESE, SEVI)</w:t>
+              <w:t xml:space="preserve">Education (ETR, ETRA, SEEC, FLTE, FLPT, EPFE, HESA, ETT, SCL, SESE, SEVI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Alissa Droog, adroog@niu.edu, 815-753-4025, FM 204</w:t>
@@ -2363,850 +2458,850 @@
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law</w:t>
+              <w:t xml:space="preserve">Library and Museum Studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Leanne VandeCreek, lvandecreek@niu.edu, 815-753-9804, FM 414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Statistics (ACSC, MATH, STAT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Nestor Osorio, nosorio@niu.edu, 815-753-9837, FM 304B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Military &amp; Naval Science (MILS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music (MUSC, MUED, MUSE, MUHL, MUSP, MUTC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Nan Yamprai, jyamprai@niu.edu, 815-753-6527, MB 175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonprofit and NGO Studies (NNGO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursing (NURS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition (NUTR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy (PHIL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Therapy (AHPT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics/Astronomy (PHYS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Museum Studies</w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve">Military &amp; Naval Science (MILS)</w:t>
+              <w:t xml:space="preserve">Political Science (POLS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology (PSYC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Dee Anna Phares, dphares@niu.edu, 815-753-1770, FM 145B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music (MUSC, MUED, MUSE, MUHL, MUSP, MUTC)</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Nonprofit and NGO Studies (NNGO)</w:t>
+              <w:t xml:space="preserve">Public Administration (PSPA, SPGA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing (NURS)</w:t>
+              <w:t xml:space="preserve">Rehabilitation and Performance Sciences (ATTR, KNAT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Betsy Sterner, esterner@niu.edu, 815-753-0203, FM 311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition (NUTR)</w:t>
-[...149 lines deleted...]
-              <w:t xml:space="preserve">Physics/Astronomy (PHYS)</w:t>
+              <w:t xml:space="preserve">Scholarship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      - Jaime Schumacher, jschumacher@niu.edu, 815-753-0576, FM 145D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="10000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="crammed"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FMLstyleCramped"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology (SOCI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">      - Robert Ridinger, rridinger@niu.edu, 815-753-1367, FM 268A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Science (POLS)</w:t>
-[...248 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Southeast Asian Studies (SEAS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
@@ -3238,51 +3333,51 @@
               <w:t xml:space="preserve">Special Collections and Archives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      - Hao Phan, hphan@niu.edu, 815-753-1809, FM 497</w:t>
+              <w:t xml:space="preserve">      - Bradley Wiles, bwiles@niu.edu, 815-753-9392, FM 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Success</w:t>
@@ -3656,51 +3751,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Subject Specialist Librarian Directory and Subject Areas</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 06/04/2026</w:t>
+            <w:t xml:space="preserve">Printed: 07/27/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>