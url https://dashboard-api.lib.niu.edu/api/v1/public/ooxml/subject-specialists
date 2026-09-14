--- v3 (2026-07-27)
+++ v4 (2026-09-14)
@@ -493,51 +493,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Mark Hamilton, mhamilton@niu.edu, 815-753-9841, FM 245A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Government Publications; History</w:t>
+              <w:t xml:space="preserve">      • Government Publications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Wendell Johnson, wjohnso1@niu.edu, 815-753-1634, FM 207A</w:t>
@@ -1148,51 +1148,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Bradley Wiles, bwiles@niu.edu, 815-753-9392, FM 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind w:left="525" w:right="0" w:firstLine="0" w:hanging="525"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
-              <w:t xml:space="preserve">      • Special Collections and Archives</w:t>
+              <w:t xml:space="preserve">      • Government Publications; History; Special Collections and Archives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="10000" w:type="dxa"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="crammed"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FMLstyleCramped"/>
               </w:rPr>
               <w:t xml:space="preserve">Nan Yamprai, jyamprai@niu.edu, 815-753-6527, MB 175</w:t>
@@ -3751,51 +3751,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">Subject Specialist Librarian Directory and Subject Areas</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Printed: 07/27/2026</w:t>
+            <w:t xml:space="preserve">Printed: 09/14/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>